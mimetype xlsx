--- v0 (2026-06-09)
+++ v1 (2026-06-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a7b909c3e449e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ff6f86b9fdd4b5c8e851c6871314934.psmdcp" Id="R9be12407b1434759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d55e7927fff4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87984d8f8f1c435a951c9693b27db329.psmdcp" Id="R2a9b1de88c4842da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="V2GEL" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="191">
   <x:si>
     <x:t>V2G Equipment List (Full Data)</x:t>
   </x:si>
   <x:si>
     <x:t>List generated June 09 2026</x:t>
   </x:si>
   <x:si>