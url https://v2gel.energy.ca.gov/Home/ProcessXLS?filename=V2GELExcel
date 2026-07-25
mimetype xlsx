--- v1 (2026-06-09)
+++ v2 (2026-07-25)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d55e7927fff4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87984d8f8f1c435a951c9693b27db329.psmdcp" Id="R2a9b1de88c4842da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e4ab1b5fc94995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06355afec9fd49b7bcdf156dfdb91057.psmdcp" Id="Rbd997101ffba498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="V2GEL" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="191">
   <x:si>
     <x:t>V2G Equipment List (Full Data)</x:t>
   </x:si>
   <x:si>
-    <x:t>List generated June 09 2026</x:t>
+    <x:t>List generated July 24 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Maximum Discharge Power</x:t>
   </x:si>
   <x:si>
     <x:t>Nominal Voitage</x:t>
   </x:si>
   <x:si>
     <x:t>1741 Certification</x:t>
   </x:si>
   <x:si>
     <x:t>UL1741 SA13 Volt-Var</x:t>
   </x:si>
   <x:si>
     <x:t>UL1741 F-W-V-W</x:t>
   </x:si>
   <x:si>
     <x:t>UL 1741 SA Disable/Limit Pwr</x:t>
   </x:si>
   <x:si>
     <x:t>Common Smart Inverter Profile Conformance</x:t>
   </x:si>
   <x:si>
     <x:t>Source Requirements Documents</x:t>
   </x:si>
@@ -284,78 +284,78 @@
   <x:si>
     <x:t>Management, control and limitation of power exchange between V2G system and AC utility systems</x:t>
   </x:si>
   <x:si>
     <x:t>Kitu Spark, Firmware CSIP-2.3.4.30</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
     <x:t>RES-DCVC60-480-V2G</x:t>
   </x:si>
   <x:si>
     <x:t>60kW Bi-directional DC Fast Charger for 100% BEV's. 270-870Vdc, 200Amps, 480Vac, 3-phase 60Hz input for outdoor use</x:t>
   </x:si>
   <x:si>
     <x:t>60</x:t>
   </x:si>
   <x:si>
     <x:t>Version 603 / 0A16</x:t>
   </x:si>
   <x:si>
     <x:t>dcbel inc.</x:t>
   </x:si>
   <x:si>
-    <x:t>dcbel Ara (r16)</x:t>
+    <x:t>dcbel Ara</x:t>
   </x:si>
   <x:si>
     <x:t>Home Energy Station</x:t>
   </x:si>
   <x:si>
     <x:t>15.2</x:t>
   </x:si>
   <x:si>
     <x:t>208/240</x:t>
   </x:si>
   <x:si>
     <x:t>Intertek/ETL</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2024</x:t>
   </x:si>
   <x:si>
     <x:t>SA,SB</x:t>
   </x:si>
   <x:si>
     <x:t>v16</x:t>
   </x:si>
   <x:si>
     <x:t>Intertek</x:t>
   </x:si>
   <x:si>
-    <x:t>12/10/2024</x:t>
+    <x:t>07/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t>CSIP</x:t>
   </x:si>
   <x:si>
     <x:t>IEEE2030.5, FCC</x:t>
   </x:si>
   <x:si>
     <x:t>Fermata Energy</x:t>
   </x:si>
   <x:si>
     <x:t>FE-15</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">15-kW bidirectional, offboard DC charger with Distributed Energy Resource capabilities </x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2020</x:t>
   </x:si>
   <x:si>
     <x:t>None</x:t>
   </x:si>
@@ -1374,51 +1374,51 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:BD51"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="41.340625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="40.240625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="21.540625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="220.070625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.770625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.400625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="14.420625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="25.375425" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="14.865425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="58.390625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="12.735425" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="20.940625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="16.740625" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="27.560625" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="11.895425" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="20.585425" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="20.955425" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="14.125425" style="0" customWidth="1"/>
     <x:col min="18" max="18" width="214.390625" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="14.515425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="14.725425" style="0" customWidth="1"/>
     <x:col min="21" max="21" width="7.815425" style="0" customWidth="1"/>
     <x:col min="22" max="22" width="24.940625" style="0" customWidth="1"/>
     <x:col min="23" max="23" width="11.895425" style="0" customWidth="1"/>
     <x:col min="24" max="24" width="87.140625" style="0" customWidth="1"/>
     <x:col min="25" max="25" width="34.410625" style="0" customWidth="1"/>
     <x:col min="26" max="26" width="15.235425" style="0" customWidth="1"/>