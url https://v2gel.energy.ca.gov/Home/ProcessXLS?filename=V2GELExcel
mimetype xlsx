--- v2 (2026-07-25)
+++ v3 (2026-09-20)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e4ab1b5fc94995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06355afec9fd49b7bcdf156dfdb91057.psmdcp" Id="Rbd997101ffba498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b507dfc89ae4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6625bed741f4a0b9092531760a169c7.psmdcp" Id="R60077a13d65c47cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="V2GEL" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="191">
   <x:si>
     <x:t>V2G Equipment List (Full Data)</x:t>
   </x:si>
   <x:si>
-    <x:t>List generated July 24 2026</x:t>
+    <x:t>List generated September 20 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Maximum Discharge Power</x:t>
   </x:si>
   <x:si>
     <x:t>Nominal Voitage</x:t>
   </x:si>
   <x:si>
     <x:t>1741 Certification</x:t>
   </x:si>
   <x:si>
     <x:t>UL1741 SA13 Volt-Var</x:t>
   </x:si>
   <x:si>
     <x:t>UL1741 F-W-V-W</x:t>
   </x:si>
   <x:si>
     <x:t>UL 1741 SA Disable/Limit Pwr</x:t>
   </x:si>
   <x:si>
     <x:t>Common Smart Inverter Profile Conformance</x:t>
   </x:si>
   <x:si>
     <x:t>Source Requirements Documents</x:t>
   </x:si>
@@ -1374,51 +1374,51 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:BD51"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="40.240625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="50.470625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="21.540625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="220.070625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.770625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.400625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="14.420625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="25.375425" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="14.865425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="58.390625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="12.735425" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="20.940625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="16.740625" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="27.560625" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="11.895425" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="20.585425" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="20.955425" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="14.125425" style="0" customWidth="1"/>
     <x:col min="18" max="18" width="214.390625" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="14.515425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="14.725425" style="0" customWidth="1"/>
     <x:col min="21" max="21" width="7.815425" style="0" customWidth="1"/>
     <x:col min="22" max="22" width="24.940625" style="0" customWidth="1"/>
     <x:col min="23" max="23" width="11.895425" style="0" customWidth="1"/>
     <x:col min="24" max="24" width="87.140625" style="0" customWidth="1"/>
     <x:col min="25" max="25" width="34.410625" style="0" customWidth="1"/>
     <x:col min="26" max="26" width="15.235425" style="0" customWidth="1"/>